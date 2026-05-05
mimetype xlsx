--- v0 (2025-12-10)
+++ v1 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="73">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
@@ -139,50 +139,140 @@
     <t>Contratação da empresa Êxodo Assessoria e Consultoria Administrativa, CNPJ: 29.726.388/0001-94, para prestação de serviços de preenchimento de informações junto ao SICONF - Sistema de Informações Contábeis e Fiscais do Setor Público Brasileiro, SADIPEM, MSC, RGF - Relatório de Gestão Fiscal, Quadrimestre e SICONF - Balanço Anual, da Câmara Municipal de São Salvador do Tocantins, no período de janeiro a dezembro de 2025. Valor total de R$ 8.848,18 (oito mil, oitocentos e quarenta e oito reais e dezoito centavos).</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Contratação da empresa C R de Brito, CNPJ: 06.194.857/0001-76, para prestação de serviços de publicidades em site próprio online a fim de atender as necessidades da Câmara Municipal de São Salvador do Tocantins, no período de janeiro a dezembro de 2025. Valor total de R$ 54.000,00 (cinquenta e quatro mil reais).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Contratação de empresa Helem Fernanda de Lima - Eireli, CNPJ: 38.216.890/0001-46, para aquisição de combustível do tipo gasolina comum, para atender as necessidades da Câmara Municipal de São Salvador do Tocantins. Vigência: Adstrito aos créditos orçamentários, na forma do artigo 105, da Lei Federal nº 14.133/2021. Valor estimado de R$ 38.019,00 (trinta e oito mil e dezenove reais).</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Contratação da empresa P das S Valentim - ME, CNPJ: 46.618.565/0001-38, para prestação de serviços de filmagem, gravação de áudio e vídeo em alta resolução, com transmissão ao vivo das Sessões da Câmara Municipal de São Salvador do Tocantins, além de manutenção dos equipamentos de comunicação. Data de Assinatura: 27/02/2025. Vigência: Da data da assinatura e vigorará por 12 (doze) meses. Valor total de R$ 25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Contratação da empesa Verdurão Tocantins, CNPJ: 42.137.859/0001-97, para aquisição de gêneros alimentícios e material de limpeza, para manutenção das atividades da Câmara Municipal de São Salvador do Tocantins. Vigência: Da data da assinatura e vigorará por 60 dias, podendo ser prorrogado com base no artigo 84, §1º, da Lei nº 14.133/2021. Valor total de R$ 12.988,30 (doze mil, novecentos e oitenta e oito reais e trinta centavos).</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para prestação de serviços de publicidade em site próprio online, visando atender as demandas institucionais da Câmara Municipal de São Salvador do Tocantins/TO, durante o exercício de 2026. EMPRESA CONTRATADA: CR DE BRITO, CNPJ: 06.194.857/0001-76. VALOR TOTAL: R$ 54.000,00 (cinquenta e quatro mil reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>Processo para contratação de serviços de telecomunicações (link de acesso dedicado a internet), para atender as demandas da Câmara Municipal de São Salvador do Tocantins/TO, no exercício de 2026. EMPRESA CONTRATADA: ROSIVALDO ANDRADE DE SOUZA - ME, CNPJ: 25.528.744/0001-04. VALOR TOTAL: R$ 4.800,00 (quatro mil e oitocentos reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa especializada para o fornecimento de gasolina comum, visando ao atendimento das necessidades de abastecimento da frota de veículos da Câmara Municipal de São Salvador do Tocantins/TO, no exercício de 2026. EMPRESA CONTRATADA: HELEM FERNANDA DE LIMA LTDA, CNPJ: 38.216.890/0001-46. VALOR TOTAL: R$ 37.677,00 (trinta e sete mil e seiscentos e setenta e sete reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>Processo para contratação de prestação de serviços de licenciamento de uso (locação) implantação, migração de dados, treinamento, manutenção, suporte técnico e atualizações de sistema informatizado integrado de gestão pública e serviços correlatos, incluindo portal da transparência para a Câmara Municipal de São Salvador do Tocantins/TO, no exercício de 2026. EMPRESA CONTRATADA: MEGA SUPORTE E SERVIÇOS EIRELI - EPP, CNPJ: 10.451.784/0002-09. VALOR TOTAL: R$ 20.400,00 (vinte mil e quatrocentos reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para desenvolvimento, manutenção, suporte e hospedagem do site institucional, portal da transparência, diário oficial, ouvidoria, acesso a informação, webmail para a Câmara Municipal de São Salvador do Tocantins/TO, no exercício de 2026. EMPRESA CONTRATADA: JOÃO BATISTA PARENTE NERES - ME, CNPJ: 18.446.097/0001-26. VALOR TOTAL: R$ 13.200,00 (treze mil e duzentos reais). VIGÊNCIA: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa especializada e devidamente autorizada pela Superintendência de Seguros Privados - SUSEP, para prestação de serviço contínuos de seguro total de veículo automotor oficial pertencente a Câmara Municipal de São Salvador do Tocantins/TO, no exercício de 2026. EMPRESA CONTRATADA: PORTO SEGURO COMPANHIA DE SEGUROS GERAIS, CNPJ: 61.198.164/0001-60. VALOR TOTAL: R$ 3.370,42 (três mil, trezentos e setenta reais e quarenta e dois centavos). VIGÊNCIA: janeiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa especializada na prestação de serviços de manutenção preventiva e corretiva do veículo oficial Fiat Strada, ano/modelo 2023 e 2024, pertencente ao patrimônio da Câmara Municipal de São Salvador do Tocantins/TO. EMPRESA CONTRATADA: RIBEIRO &amp; LACERDA LTDA, CNPJ: 03.467.539/0001-43. VALOR TOTAL: R$ 5.058,00 (cinco mil e cinquenta e oito reais). VIGÊNCIA: fevereiro a julho de 2026.</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa para serviços de filmagem, gravação de áudio e vídeo em alta resolução, com transmissão ao vivo das Sessões da Câmara Municipal de São Salvador do Tocantins/TO, além de manutenção dos equipamentos de comunicação, no exercício de 2026. EMPRESA CONTRATADA: P DA S VALENTIM LTDA, CNPJ: 46.618.565/0001-38. VALOR TOTAL: R$ 25.000,00 (vinte e cinco mil reais). VIGÊNCIA: fevereiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Processo para aquisição de gêneros alimentícios e material de limpeza para manutenção das atividades da Câmara Municipal de São Salvador do Tocantins/TO, no exercício de 2026. EMPRESA CONTRATADA: VERDURÃO TOCANTINS, CNPJ: 42.137.859/0001-97. VALOR TOTAL: R$ 14.319,80 (quatorze mil, trezentos e dezenove reais e oitenta centavos). VIGÊNCIA: fevereiro a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Processo para aquisição de materiais de expediente destinados a reposição e ao atendimento das demandas administrativas da Câmara Municipal de São Salvador do Tocantins/TO, no exercício de 2026. EMPRESA CONTRATADA: JOÃO BATISTA NEVES DE OLIVEIRA LTDA, CNPJ: 05.244.507/0001-04. VALOR TOTAL: R$ 23.087,50 (vinte e três mil, oitenta e sete reais e cinquenta centavos). VIGÊNCIA: abril a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa especializada para prestação de serviços técnicos em Saúde e Segurança do Trabalho (SST) e Gestão Ambiental, incluindo a gestão e envio dos eventos de SST ao sistema eSocial (S-2210, S-2220 e S-2240), bem como a realização de diagnóstico de riscos psicossociais (DRPS), com elaboração de relatório técnico e execução de ações preventivas, visando atender as necessidades da Câmara Municipal de São Salvador do Tocantins/TO. EMPRESA CONTRATADA: BIOSANIE ASSISTÊNCIA TÉCNICA AMBIENTAL E SEGURANÇA DO TRABALHO LTDA, CNPJ: 53.260.440/0001-44. VALOR TOTAL: R$ 14.400,00 (quatorze mil e quatrocentos reais). VIGÊNCIA: abril a dezembro de 2026.</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Processo para contratação de empresa especializada para prestação de serviços gráficos destinados à confecção e fornecimento de exemplares impressos da Lei Orgânica Municipal e do Regimento Interno da Câmara Municipal de São Salvador do Tocantins/TO, incluindo diagramação, impressão e acabamento. EMPRESA CONTRATADA: GRÁFICA OFÍCIO LTDA, CNPJ: 05.742.553/0001-33. VALOR TOTAL: R$ 4.500,00 (quatro mil e quinhentos reais). VIGÊNCIA: abril a dezembro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -474,51 +564,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -766,50 +856,290 @@
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>