--- v0 (2025-12-15)
+++ v1 (2026-05-08)
@@ -51,610 +51,610 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito e do Vice-prefeito Municipal, dos Secretários Municipais e Gestores de Fundos do Município de São Salvador do Tocantins, para o quadriênio 2025/2028, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nelson Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_0012024.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_0012024.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que sejam tomadas medidas necessárias para que reforme a ponte do cuador , região das pedras, próximo ao Sr. Cleidinaldo , Sr. Derci , e Sr. Abel.''(Votação: aprovado).</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__no_002.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__no_002.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que sejam tomadas medidas necessárias junto a secretaria de urbanismo , requeira da empresa responsável pelo serviço de iluminação publica, que estendam os postes de energia elétrica , do campo de futebol do retiro , ate as casinhas populares que fica situada acima do campo.''(Votação: aprovado).</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rosivan Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que seja tomada providencia ,na troca do madeiramento da ponte sobre o rio cruzeiro para evitar futuro acidente ''.(Votação: aprovado).</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_004_1.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_004_1.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que sejam tomadas medidas necessárias no reparo e troca das tábuas da ponte sobre córrego do tucum região do cruzeiro''.(Votação: aprovado).</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_005.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_005.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que sejam tomadas medidas necessárias referente a instalações dos mata burros de concreto que ainda estão faltando que o executivo toma as devidas providencias junto a empresa para vim finalizar a obra.''(Votação: aprovado).</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Izael Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_06.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que sejam tomadas medidas necessárias referente a recuperação da estrada vicinais na zona rural sendo localizada no reassentamento piabanha I nas proximidades do colégio José Porfírio sendo que estamos no período chuvoso , todos os anos este trecho ficar intransitável desta referida estrada sendo que uma estrada de um grande tráfego de pessoas daquela região''.(Votação: aprovado).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que seja feito com urgência instalação de rede de escoamento pluvial na avenida Venceslau Ferreira e nas ruas e avenidas do setor das candeias.''.(Votação: aprovado).autor Izael Nunes e Rosivan Cardoso</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Izaque Júnior</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_08.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que sejam tomadas medidas necessárias na construção de uma creche para atender os moradores do povoado do Retiro e Zona Rural.''(Votação: aprovado).Autor ; IZAQUE JUNIOR E ABENILIO M.DOS SANTOS</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Wander Polidório</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_010_wander.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_010_wander.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as medidas necessárias , junto a secretaria competente para reativação da feira coberta TADEU GOMES DE SOUZA e a possibilidade de organizar uma vez no mês uma feira do produtor no povoado do retiro .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_011_izael_nunes.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_011_izael_nunes.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome providencias junto ao órgão competente para que seja feito um reparo geral na ponte matrinchã .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_012__izael_nunes.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_012__izael_nunes.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as medidas necessárias , junto a secretaria competente para refazer a ponte do córrego do machado ( acesso a propriedade do senhor JOAO  da sancha ) .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_013_izael_nunes.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_013_izael_nunes.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as medidas necessárias , junto a secretaria competente para fazer um reparo geral na ponte do córrego piabanaha II .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Lílian Lapero</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_014_lilian_de_sousa.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_014_lilian_de_sousa.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, e  ao secretario de cultura e turismo a proposta de criação do conselho municipal de cultura e fundo municipal de cultura  .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Abenilio Moreira</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_015_abenilio_e_isaque_junior.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_015_abenilio_e_isaque_junior.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as providencias referente a reforma geral na Escola Municipal Novo Milênio no Povoado do Retiro e Escola Municipal Brasil Para Todos .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_016abenilio_e_rosivan_1.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_016abenilio_e_rosivan_1.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome medidas na revitalização da praça do Retiro , nos bancos sugerir os desenhos do tucunaré azul , símbolo da pesca esportiva e revitalização de todas as praças de São Salvador do Tocantins  .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_017_abenilio.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_017_abenilio.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as  providencias cabíveis referente a manutenção das estradas que passa em Natalino , Jair , e Manoel Batista na região da esmeralda , e a estrada da região do cruzeiro passando por Marquinhos, Mauricio e Marcelo  .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ileide Abreu</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_018_ileide.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_018_ileide.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, o reajuste salarial dos motoristas e dos operadores de maquinas do quadro geral de funcionários da prefeitura municipal  .''(Votação: aprovado).</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_019.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_019.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que versa aplicação do disposto no art.65 , Lei 447/2019, aos servidores que não são amparados por PCCR-(PLANO DE CARGOS , CARREIRAS E REMUNERAÇÃO ), concedendo aumento salarial a estes pelo  INPC(INDICE NACIONAL DE PREÇO AO CONSUMIDOR) , inclusive acumulado .Requer ainda que seja apresentado a essa casa de Leis estudo de impacto financeiro ‘’ com vista a verificar cumprimento da Lei de responsabilidade fiscal , no que diz respeito aos tramites constitucionais de gastos com servidores ''(Votação: aprovado).</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Elyésyo Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_020_1.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_020_1.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que versa reajuste salarial da equipe multidisciplinar do município de São Salvador( nível superior ) ''(Votação: aprovado).</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_021_1.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_021_1.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que seja enviado a esta casa de Leis, para deliberação em Plenário , projeto de Leis de Implantação de vídeo monitoramento em vias públicas ( segurança pública)  ''(Votação: aprovado).</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_022.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_022.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as providencias necessárias para patrolamento das estradas das pessoas salvadorenhas que possuem propriedade do outro lado da ponte , Rio Tocantins  ''(Votação: aprovado).</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_0232024.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_0232024.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que a possibilidade de fazer '' CONSTRUÇÃO DE CICLOVIA E ''(Votação: aprovado)._x000D_
  PISTA DE CAMINHADA'', saindo da cidade de São Salvador até o posto Beira Rio.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_2403_1.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_2403_1.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as providencias necessárias ILUMINAÇÃO PÚBLICA DA AVENIDA MACHADO DE ASSIS. ''(Votação: aprovado).</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_025.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, informações  junto ao departamentos competente relativas a obra pública paralisada, construção do CAMPO DE FUTEBOL SOCIETY no povoado Retiro  ''(Votação: aprovado).</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_26.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_26.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as providencias necessárias para a limpeza dos lotes vagos existentes no Distrito ''POVOADO RETIRO ''. ( aprovado )</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_27.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_27.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que junto a secretaria responsável , providenciar a roçagem e a limpeza das margens da estrada que dá acesso a piabanha  , e a região do 49 '' (aprovado )</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_28.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_28.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal,   a instalação de iluminação pública na rua 06 POVOADO RETIRO '. ( APROVADO )</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_29.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_29.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que seja repassado  a está casa de Leis esclarecimentos sobre o não pagamento do piso salarial da educação/magistério do ano 2023/2024 sabemos que e direito do servidor receber , e ate o momento não foi pago .''( aprovado )</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_30.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_30.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as medidas necessárias em reforma no mata burro que fica de frente a propriedade do senhor salvador ''. 9 aprovado</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_31.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_31.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, a possibilidade de colocar uma tenda no pátio da Escola Municipal Brasil Para Todos ''. ( aprovado)</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_32.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_32.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, a possibilidade de colocar rede de internet na praia do Retiro '' ( aprovado )</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_033.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_033.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal,  que tome  as medidas necessárias  em reforma na ponte na região grotão ''. ( aprovado )</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_34.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_34.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal,  que tome as medidas necessárias em patrola a estrada que liga retiro a piabanha , reassentamento , passando pelo morro da figura e a região da gleba.''</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_35.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_35.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as medidas necessárias tirar os entulhos ( lixo ) que estão próximo ao campo de futebol JOSE NERY e leva para o local adequado 9 lixão ''. ( aprovado )</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_36.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_36.pdf</t>
   </si>
   <si>
     <t>''REQUERIMENTO RETIRADO ''</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_37.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_37.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as medidas necessárias em operação tampa os buracos , em todo o asfalto de São Salvador, com olhar especial na avenida SANTOS DUMONT , onde tenho recebido bastante reclamações  e também operação tampa buraco no povoado Retiro ''.  ( aprovado )</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_38.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_38.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que tome as medidas necessárias em colocar placas de sinalização na avenida Venceslau Ferreira , com identificação de final de percurso /rio .''( aprovado)</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_39.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_39.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que o poder executivo enviei um projeto de Leis a esta casa , que obriga os estabelecimentos públicos e privados que disponibilizam vagas de estacionamento preferenciais e/ ou possuam atendimento prioritário ,a inserirem o símbolo municipal de conscientização do transtorno do espectro autista ( TEA) nas placas indicativas''.( aprovado )</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_40.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_40.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que junto a secretaria responsável , providenciar patrolamento das estradas da região do ferrugem ; região água bonita e região das alminhas''.( aprovado )</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_41.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_41.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que junto a secretaria responsável , que tenha vínculos com o ( PNAE) que tome as medidas cabíveis em atender os produtores da agricultura familiar , conforme determina o programa nacional de alimentação escolar.''</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_42.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_42.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que junto ao órgão competente , verifique a possibilidade de instalar um radio comunitário , no povoado Retiro .''</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_43.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_43.pdf</t>
   </si>
   <si>
     <t>''Requer ao Prefeito Municipal, que seja colocado iluminação na quadra de esporte ( pública), povoado retiro ''.( aprovado )</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_44.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que junto  a secretaria competente seja montada uma comissão para leitura , analise e atualização do PCCR da educação. (Votação: aprovado).</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_45.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que junto  a secretaria competente, inclua no salario base dos professores municipais ,as horas a mais trabalhadas de acordo com o PCCR  da categoria. '' consta no art.37 , e seus parágrafos que o regime de trabalho do profissional da educação é de 20 horas e podera ter sua carga horaria de trabalho flexibilizada de 20 a 40 horas semanais , conforme necessidade da '' UE'' e interesse do professor , por decisão da secretaria municipal de educação que será remunerado de acordo com seu cargo , nível , classe e carga horaria , independente da etapa de ensino em que atua , e o profissional que atua  em projetos específicos por meio de adesão terá remuneração de acordo com a carga horaria do mesmo. (Votação: aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -961,68 +961,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_0012024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__no_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_004_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_010_wander.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_011_izael_nunes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_012__izael_nunes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_013_izael_nunes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_014_lilian_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_015_abenilio_e_isaque_junior.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_016abenilio_e_rosivan_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_017_abenilio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_018_ileide.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_020_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_021_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_0232024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_2403_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_45.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_0012024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__no_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_no_004_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_010_wander.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_011_izael_nunes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_012__izael_nunes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_013_izael_nunes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_014_lilian_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_015_abenilio_e_isaque_junior.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_016abenilio_e_rosivan_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_017_abenilio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_018_ileide.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_020_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_021_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_0232024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_2403_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_45.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>