--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -10,1503 +10,1557 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1015" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1063" uniqueCount="502">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>André Miguel Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/p.l_001-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/p.l_001-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ouvidoria do poder executivo do município de São Salvador do Tocantins e dá outras providências. (votação aprovado)</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/188/p.l_002-2025_20250506091058.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/188/p.l_002-2025_20250506091058.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo indeterminado para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e na Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/189/p.l_003-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/189/p.l_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração de cargos comissionados específicos, implementa na estrutura da Secretaria de Educação o cargo de supervisor pedagógico e ajusta o número de vagas do cargo de Secretário Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/190/p.l_004-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/190/p.l_004-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Imprensa Oficial do Município de São Salvador do Tocantins denominada boletim oficial, instituindo sua estrutura funcional e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/191/p.l_005-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/191/p.l_005-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso dos profissionais magistério efetivos e ativos em âmbito deste município, conforme PCCR, data base, a partir de 1º de janeiro de 2025 e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/267/ple_06-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 (Ano de referência 2025), e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
     <t>218</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/218/proj.lei_007-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/218/proj.lei_007-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação do Centro Cultural Municipal para o Fundo Municipal dos Direitos da Criança e do Adolescente de São Salvador do Tocantins e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/219/proj.lei_8-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/219/proj.lei_8-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Educação Integral na Rede Municipal de Ensino e define as diretrizes gerais a serem alcançadas.  (Votação: aprovado).</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_009-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_009-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga até 31 de dezembro de 2026, a vigência do Plano Nacional de Educação aprovado por meio da lei 389/2015, de 22 de junho de 2015. (Votação: aprovado).</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/264/ple_10-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/264/ple_10-25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 498/2022, que dispõe sobre a concessão de diárias a servidores públicos municipais a serviço da Administração Pública Municipal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/268/ple_11-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual do Município de São Salvador do Tocantins/TO, para o quadriênio 2026/2029. (Aprovado).</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/269/ple_12-25.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa a Despesa do Município para o exercício de 2026. (Aprovado).</t>
+  </si>
+  <si>
     <t>242</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>Estabelece componentes municipais do Sistema Municipal de Segurança Alimentar e nutricional - SISAN, criado pela Lei Federal nº 11.346, de 15 de setembro de 2006. (Votação: aprovado).</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/243/proj_lei_15.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/243/proj_lei_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial ao Orçamento do Município de São Salvador do Tocantins, exercício de 2025, e dá outras providencias. (Votação: aprovado).</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/247/proj.lei_017.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/247/proj.lei_017.pdf</t>
   </si>
   <si>
     <t>Autoriza, quando necessário, o chefe do Poder Executivo Municipal a ausentar-se do país para viagem oficial, cria e fixa o valor das diárias para deslocamentos internacionais no âmbito do Poder Executivo Municipal e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_018-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_018-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reforma da Organização Administrativa e Estrutural do Poder Executivo do Município de São Salvador do Tocantins, fixa princípios e diretrizes de gestão, concede reajuste salarial conforme legislação municipal e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no19-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no19-2025.pdf</t>
   </si>
   <si>
     <t>Institui no município de São Salvador do Tocantins a Contribuição para custeio da iluminação Pública prevista no artigo 149-A da Constituição Federal. (votação aprovado)</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no20-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no20-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incidência do imposto decorrente da transmissão "inter vivos" sobre imóveis rurais e de direitos a eles relativos - ITBI e dá outras providências. (votação aprovado)</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no21-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no21-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre programa de benefícios fiscais, e dá outras providências. (votação aprovado)</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/263/ple_22-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/263/ple_22-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano de Contingência Municipal de São Salvador do Tocantins e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_25-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_25-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse do pagamento de incentivo financeiro anual aos Agentes Comunitários de Saúde e Agentes de Combates a Endemias da Prefeitura Municipal de São Salvador do Tocantins/TO. (Votação: aprovado).</t>
   </si>
   <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/270/ple_26-25.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 348/2012, que dispõe sobre o Plano de Cargos, Carreiras e Remuneração (PCCR) do Apoio Administrativo da Educação Básica do Município de São Salvador do Tocantins, para redefinir os valores do vencimento básico dos cargos e atualizar a tabela salarial dos servidores públicos. (Aprovado).</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>PLC-E</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/266/plc_23-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Municipal nº 277/2007, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
     <t>262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>PLC-E</t>
-[...5 lines deleted...]
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/262/plc_24-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/262/plc_24-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade para aquisição de bens, produtos e serviços junto a fornecedores locais e regionais no âmbito da Administração Pública Municipal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/pr_02-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/pr_02-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição da Comissão Especial de Revisão Geral da Lei Orgânica do Município e de elaboração do novo Regimento Interno da Câmara Municipal de São Salvador/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/260/pr_05-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/260/pr_05-25.pdf</t>
   </si>
   <si>
     <t>Institui o adicional de insalubridade para os ocupantes do cargo de Auxiliar de Serviços Gerais da Câmara Municipal de São Salvador do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/261/pr_06-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/261/pr_06-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do décimo terceiro salário dos servidores efetivos, comissionados e vereadores da Câmara Municipal de São Salvador do Tocantins, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/271/pr_07-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização dos valores de diárias do presidente e vereadores da Câmara Municipal de São Salvador do Tocantins/TO, estabelece critérios para concessão e prestação de contas, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
     <t>161</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Izaque Júnior</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/req_01-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/req_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a apresentação de projeto de lei de criação da Subprefeitura de Retiro, junto ao processo REURB. (Votação: aprovado).</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Elyésyo Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/req_02-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/req_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja criado a secretaria de esporte e juventude. (votação aprovado)</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/req_03-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/req_03-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que conceda aumento salarial no quadro geral da Prefeitura Municipal. (votação aprovado)</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Ileide Abreu</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/req_04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/req_04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que dispõe sobre data comemorativa e feriado municipal de Santo Reis no dia 06 de janeiro. (votação aprovado)</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/req_05-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/req_05-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que conceda aumento salarial para os profissionais com ensino superior. (votação aprovado)</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Wanderson de Denival</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/req_07-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/req_07-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que providencie a contratação de equipe multidisciplinar para atender os estudantes e suas famílias da Escola Municipal Brasil Para Todos, Escola Municipal Novo Milênio, Cemei Professora Conceição Aparecida Fernandes dos Santos e Creche Municipal Ana Luiza Ribeiro Nunes. (votação aprovado)</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/req_21-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/req_21-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que providencie a contratação de profissional de apoio escolar para acompanhar no turno regular e no contra turno os estudantes que possuem alguma necessidade específica de aprendizagem, seja comprovada por laudo médico ou parecer pedagógico da unidade que está matriculado. (votação aprovado)</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/170/req_22-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/170/req_22-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que providencie a contratação de um profissional de apoio escolar para turma do maternal do Cemei Conceição Aparecida Fernandes dos Santos. (votação aprovado)</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>Cássio Aureliano</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/171/req_23-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/171/req_23-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que haja realização de estudos e providencias que for necessários, no sentido de instalar placas de transito de "PROIBIDO ESTACIONAR" em frente a Escola Municipal Brasil Para Todos (Avenida Tocantins) de segunda a sexta em período de aula. (votação aprovado)</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/172/req_24-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/172/req_24-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja feita reforma e climatização do centro cultural (auditório para reunião e eventos). (votação aprovado)</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/173/req_25-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/173/req_25-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja feita reforma no centro de convivência com a construção de uma piscina para hidroginástica para o pessoal da melhor idade. (votação aprovado)</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/174/req_26-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/174/req_26-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja providenciado uma "Capela Municipal" de velório, climatizada e ampla, com espaço de iluminação, encanação, para receber familiares e amigos, com espaço adequado para despedidas dignas dos seus entes queridos, nos cemitérios de São Salvador e Povoado Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gustavo do Retiro</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/175/req_27-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/175/req_27-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja instaladas câmaras nas creches do município de São Salvador e Povoado Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/176/req_28-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/176/req_28-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que tome as medidas necessárias, que ao fazer um concurso público ou contrato temporário, que seja direcionado 10% (dez por cento) das vagas para pessoas especiais. (votação aprovado)</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/177/req_29-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/177/req_29-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja feita revitalização e iluminação na Praça Oscar de Oliveira Sena, avenida Ulisses Guimarães com avenida sete de setembro. (votação aprovado)</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/178/req_30-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/178/req_30-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que providencie colocar segurança armada nas UBS do município. (votação aprovado)</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Cássio Aureliano, Ileide Abreu</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/179/req_31-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/179/req_31-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que envie para esta casa de lei um projeto de lei dispõe sobre a reforma administrativa dos servidores municipais.. (votação aprovado)</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/180/req_32-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/180/req_32-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que envie a esta casa de lei um projeto de lei dispõe sobre doação do Centro Cultural para a Assistência Social, para ser um Centro de Inclusão para crianças e adolescentes do nosso município. (votação aprovado)</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/181/req_33-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/181/req_33-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que veja a possibilidade de construção de sala de raio x na UBS Rubens Ferreira Tavares. (votação aprovado)</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/182/req_34-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/182/req_34-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja feito um projeto  "isentando de pagar as taxas" cobradas dos barraqueiros, que tocam bares e lanchonetes, e que são moradores do município de São Salvador do Tocantins. (votação aprovado)</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/183/req_35-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/183/req_35-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que envie a esta casa de lei um projeto de lei dispõe sobre a reestruturação e adequação do PCCR- Plano de Cargos, Carreira e Remuneração do Apoio administrativo da Educação Básica do Município de São Salvador do Tocantins Lei 348/2012. (votação aprovado)</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/184/req_36-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/184/req_36-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, a possibilidade de implementação de curso de informática para os jovens. (votação aprovado)</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Pezão</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/185/req_37-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/185/req_37-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, requer a possibilidade de criar um projeto de lei de concessão de bolsa de estudo a estudantes universitários do Município. (votação aprovado)</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/186/req_38-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/186/req_38-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que elabore um Projeto Social para construção de moradia popular, para família de baixa renda do nosso Município. (votação aprovado)</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Elyésyo Bezerra, Pezão</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/187/req_39-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/187/req_39-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja feita a atualização da planilha salarial dos professores, com base no Plano Cargo e Carreira. (votação aprovado)</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/192/req.40__14-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/192/req.40__14-04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que envie a esta casa de leis, Projeto de Lei que versa sobre a Criação da Guarda Municipal Comunitária. (votação aprovado)</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/193/req.41__14-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/193/req.41__14-04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que avalie a possibilidade de construir mais duais salas (refeitórios), na creche do Povoado Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/194/req.42__16-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/194/req.42__16-04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, junto com a Secretária de Meio Ambiente e Turismo, que desenvolva um calendário completo dos eventos que fomentam o turismo no município, contemplando todas as programações de evento do município. (votação aprovado)</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Bena</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/195/req.43__24-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/195/req.43__24-04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, solicitando a retomada dos projetos da Assistência Social no Povoado Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/196/req.44__24-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/196/req.44__24-04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, junto ao setor competente que envie para essa casa de Leis, um projeto que versa a proibição de entrada e estacionamento de veículos na faixa de areia da Praia da Moreninha. (votação aprovado)</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/197/req.45__24-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/197/req.45__24-04-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que envie a esta casa de lei um projeto de lei que dispõe sobre a concessão de desconto de 50% do IPTU (Imposto sobre a Propriedade Predial e Territorial Urbana) para aposentados e pensionistas com renda de até 2(dois) salários mínimos, que sejam proprietários ou usufrutuários de um único imóvel localizado no município, utilizado exclusivamente como sua residência. (votação aprovado)</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/214/req_46._26-05.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/214/req_46._26-05.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, a substituição das lâmpadas comuns por lâmpadas LED, em São Salvador do Tocantins. (votação aprovado)</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/215/req_47._26-05_20250612102615.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/215/req_47._26-05_20250612102615.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, solicitando a possibilidade de oferecer estágio Remunerado, aos técnicos de enfermagem moradores do município e que não tenham nenhum vínculo empregatício. (votação aprovado)</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/216/req.48.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/216/req.48.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que junto ao setor competente que providencie instalação de placa de identificação de entrada no Distrito Povoado Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/220/req._49_11-06-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/220/req._49_11-06-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que junto ao setor competente que providencie a construção de uma cobertura na entrada do CEMEI Professora Conceição Aparecida Fernandes dos Santos, é necessária para garantir maior segurança e conforto às crianças, famílias e servidores, especialmente em dias de chuva ou forte sol. (votação aprovado)</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento50_18-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento50_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja estudada e viabilizada a elaboração de Projeto de Lei ou medida administrativa que conceda isenção ou desconto proporcional no valor do Imposto Predial e Territorial Urbano (IPTU). (votação aprovado)</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento51_19-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento51_19-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, por meio das Secretarias Municipais de Transporte e Agricultura, para sejam elaborados e apresentado os respectivos Planos de Ação. (votação aprovado)</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento52_20-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento52_20-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, possibilidade de providência a atualização dos valores das diárias pagas aos servidores municipais que estejam a serviço da Administração Pública. (votação aprovado)</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento53_15-09-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento53_15-09-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja encaminhado um projeto de lei que institua o Programa de Recuperação Fiscal - REFIS/IPTU 2025 no município de São Salvador do Tocantins - TO, com a finalidade de possibilitar a regularização de débitos fiscais referentes ao Imposto Predial e Território Urbano (IPTU), vencidos até 31 de dezembro de 2024. (votação aprovado)</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Bena, Izaque Júnior</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/239/req54_17-09-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/239/req54_17-09-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, solicitando providências para que seja construída, com urgência, uma estrutura de mata-burro na região do Pé da Serra, especificamente na divisa das propriedades dos senhores Jamilton, Arli e Branco, sendo também rota do transporte escolar. (votação aprovado)</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_55_18-09-2025_20251013100429.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_55_18-09-2025_20251013100429.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja providenciada, com máxima urgência, a construção de mata-burro de cimento na divisa das propiedades dos senhores Miguel Fogo e Paulinho, localizada na zona rural deste município. (votação aprovado)</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_56.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja novamente solicitado ao Senhor Prefeito Municipal o envio, a esta Câmara, de um Projeto de Lei que disponha sobre a reestruturação e adequação do PCCR - Plano de Cargos, Carreira e Remuneração de Apoio Administrativo  da Educação Básica do Município de São Salvador do Tocantins, instituído pela lei nº348/2012. (votação aprovado)</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/256/req_57-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/256/req_57-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a implantação do piso salarial profissional nacional para os profissionais dos Quadro Técnico-administrativos da Educação Básica, conforme previsto na Proposta de Lei nº 2.531/2021, atualmente em tramitação no Congresso Nacional. (Votação: aprovado).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/257/req_58-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/257/req_58-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de uma tenda no espaço onde ocorre a Feira do Produtor, localizado no povoado Retiro. (Votação: aprovado).</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/258/req_59-25.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/258/req_59-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a concessão dos EPIs aos servidores ASG (Auxiliares de Serviços Gerais), lotados na UBS Teresino Bernardo da Silva no povoado Retiro. (Votação: aprovado).</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/259/req_60-25.pdf</t>
-[...2 lines deleted...]
-    <t>Requer ao Prefeito Municipal, reiterando o Requerimento 046/2025, a substituição das lâmpadas comuns por lâmpadas de LED. (Votação: aprovado).</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/259/req_60-25.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, reiterando o Requerimento 046/2025, a substituição das lâmpadas comuns por lâmpadas de LED. (Aprovado).</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/ind_01-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/ind_01-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de um Terminal Rodoviário. (Votação: aprovado).</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/ind_02-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/ind_02-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de pista de caminhada saindo da cidade até a rotatória. (Votação: aprovado).</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/ind_03-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/ind_03-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de arquibancada no campo de futebol do povoado Retiro. (Votação: aprovado).</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/ind_04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/ind_04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a remoção ou reforma dos quebra-molas das ruas e avenidas do município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/ind_05-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/ind_05-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a operação tapa-buracos nas ruas e avenidas do povoado Retiro. (Votação: aprovado).</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/ind_06-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/ind_06-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de vestiário e remoção do alambrado de ferro e colocar alambrado de rede, na Quadra de Esportes Raimundo Reis. (Votação: aprovado).</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/ind_07-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/ind_07-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de um playground infantil (parque infantil) na praça da Igreja Nossa Senhora de Sant'Ana. (Votação: aprovado).</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/ind_08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/ind_08-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de uma quadra de esportes na Escola Municipal Brasil para Todos, Escola Municipal Novo Milênio. E colocação de caçamba (lixeira) na entrada da cidade (Posto do Sr. Dormeci). (Votação: aprovado).</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/ind_09-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/ind_09-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de uma cobertura no pátio da Escola Municipal Novo Milênio. E a construção do muro na Garagem Municipal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Ileide Abreu, Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/ind_10-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/ind_10-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de uma orla marítima, da antiga balsa sentido a praia. E o patrolamento em todas as estradas do município, principalmente, nas estradas das rotas escolares. (Votação: aprovado).</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Bena, Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/ind_11-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/ind_11-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de um bueiro na ponte da grotinha seca, próxima a fazenda do Sr. Juarezinho. E a reforma do mata-burro, na fazenda do Sr. Sebastião e na propriedade do Sr. Juvercí. (Votação: aprovado).</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/ind_12-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/ind_12-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a reforma na ponte do Cipó. E a construção de bueiro na grota situada entre a fazenda do Sr. Tião da Marina e do Sr. Jurezinho da Madalena. (Votação: aprovado).</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Elyésyo Bezerra, Wanderson de Denival</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/ind_13-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/ind_13-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a revitalização das praças do nosso município. E a construção do Portal de entrada da cidade de São Salvador do Tocantins. (Votação: aprovado).</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marquinhos, Pezão</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/ind_14-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/ind_14-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a manutenção na estrada vicinal rural e da ponte que dá acesso a localidade denominada ferrugem. E a reforma da ponte do córrego Tucum (trocar tabuado), na fazenda Preta do Sr. Raimundo, o popular Branco. (Votação: aprovado).</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/ind_15-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/ind_15-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, o reparo geral na ponte do córrego do Grotão. E a reforma do mata-burro na fazenda do Sr. Gerson, região das Pedras. (Votação: aprovado).</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cássio Aureliano, Izaque Júnior, Marquinhos, Wanderson de Denival</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/ind_16-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/ind_16-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a instalação de sinalização horizontal e vertical nas vagas de estacionamentos reservadas as pessoas com Transtorno do Espectro Autista, nas repartições públicas municipais. E o desmembramento da Diretoria de Esportes da Secretaria de Administração, com intuito de criação da Secretaria Municipal de Esportes e Lazer, com estrutura, competências, funções e cargos próprios. (Votação: aprovado).</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Ileide Abreu, Wanderson de Denival</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/ind_17-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/ind_17-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a colocação de 01 (uma) tenda tamanho 08x08 metros, no pátio da Escola Municipal Brasil para Todos. E a instalação de borracharia na Garagem Municipal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Gustavo do Retiro, Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/ind_18-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/ind_18-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de uma garagem na UBS II - Teresino Bernardo da Silva, no povoado Retiro. E a reforma na ponte do Cuador, sentido Retiro/fazenda do Sr. Leonildes soja. (Votação: aprovado).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/ind_19-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/ind_19-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de uma academia ao ar livre no povoado Retiro. E a construção de bueiro no córrego Buriti Alegre, nas proximidades da fazenda do Sr. Fracione, e no córrego Pedra Criola, nas proximidades da fazenda do Sr. Jorge. (Votação: aprovado).</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Bena, Gustavo do Retiro</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/ind_20-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/ind_20-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a colocação de grama no campo society da antiga escola São Lucas. E solicita um sinalizador que indica a área destinada à travessia de pedestres (faixa de pedestres), em frente as Unidades Escolares municipais e estaduais. (Votação: aprovado).</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/ind_21-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/ind_21-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a aquisição de motocicleta para os Agentes Comunitários de Saúde. (Votação: aprovado).</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/ind_22-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/ind_22-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a aquisição de duas cadeiras odontológicas para UBS de São Salvador e UBS do Povoado Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/198/indic.23__14-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/198/indic.23__14-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de estudo de legalidade e viabilidade econômica para Instalação de Câmeras de Monitoramento nos pontos de maior vulnerabilidade nas vias públicas da cidade. (votação aprovado)</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/199/indic.24__14-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/199/indic.24__14-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de montar Brinquedotecas na unidades escolares municipais de São Salvador do Tocantins. (votação aprovado)</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/200/indic.25__14-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/200/indic.25__14-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a reforma do parque de vaquejada José Borba dos Santos. (votação aprovado)</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/201/indic.26__14-04-2025_20250507092213.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/201/indic.26__14-04-2025_20250507092213.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a construção de um centro esportivo comunitário, com diversas áreas que permite várias práticas de esportes e de lazer, situada próximo a quadra coberta e o campo gramado, tornando o local um espaço polo esportivo. (votação aprovado)</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/202/indic.27__14-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/202/indic.27__14-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de tapa buracos ou recapeamento na rua Santos Dumont. (votação aprovado)</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/203/indic.28__14-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/203/indic.28__14-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade da confecção do Fardamento Escolar Padronizado em cores e modelo, para as unidades escolares de educação infantil e ensino fundamental da rede municipal de ensino de São Salvador do Tocantins, respeitando as cores da bandeira do município para que não haja tendencialmente partidário. (votação aprovado)</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Ileide Abreu, Izaque Júnior</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/204/indic.29__15-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/204/indic.29__15-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de construção de um ancoradouro (instrutura de embarque e desembarque de barcos) na Praia da Moreninha e Praia do Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/205/indic.30__15-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/205/indic.30__15-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de construir Quiosques na praia do Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Cássio Aureliano, Bena</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/206/indic.31__15-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/206/indic.31__15-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de construção de uma nova creche no município, considerando que é direito constitucional e na Lei de Diretrizes e Bases da Educação (LDB)estabelecem que a oferta de creches e pré-escolas no país é de responsabilidade do município. (votação aprovado)</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/207/indic.32__15-04-2025_20250507092814.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/207/indic.32__15-04-2025_20250507092814.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de construir uma garagem na UBS Rubens Ferreira Tavares em São Salvador do Tocantins. (votação aprovado)</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/208/indic.33__16-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/208/indic.33__16-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de construção de calçada na avenida Tocantins que dá acesso a Escola Municipal Brasil Para Todos. (votação aprovado)</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Gustavo do Retiro, Bena</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/209/indic.34__16-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/209/indic.34__16-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de instalação de GUARDA-CORPOS na ponte do córrego Retiro. (votação aprovado)</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/210/indic.35__16-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/210/indic.35__16-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de fazer abertura de vala ou canaleta (sistema de drenagem) para escoamento de água da chuva na avenida Getúlio Vargas (votação aprovado)</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/211/indic.36__16-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/211/indic.36__16-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, junto ao setor competente para que seja feito revitalização e plantio de árvores na avenida Praião e avenida Venceslau Ferreira (canteiro central). (votação aprovado)</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/212/indic.37__24-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/212/indic.37__24-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, a possibilidade de criação do Centro de Repouso do Idoso, destinado a atender as necessidades dos idosos e dar assistência no período em que a família ou responsável legal esteja impossibilitado de fazê-lo. (votação aprovado)</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/213/indic.38__24-04-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/213/indic.38__24-04-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, que junto ao setor competente providencie estudo para construção de uma rede de drenagem nas avenidas Praião, Juscelino kubitschek na proximidade do Colégio Estadual, avenida Dona Leopoldina sentido avenida Venceslau Ferreira ate as canaletas de acesso a rampa da antiga balsa. (votação aprovado)</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/217/ind_40.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/217/ind_40.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, para que junto ao setor competente providencie a instalação de piso tátil nas escolas do município, conforme as normas técnicas da ABNT assim garantindo a acessibilidade e segurança para as pessoas com deficiência visual. (votação aprovado)</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_41_11-06-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_41_11-06-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, a possibilidade de trocar todo o tabuado da ponte dos cavalos, (região do cruzeiro). (votação aprovado)</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_42_11-06-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_42_11-06-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, a possibilidade de fazer um mata burro na estrada que dá acesso ao condomínio BEM-TE-VI. (votação aprovado)</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Cássio Aureliano, Izaque Júnior</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_43_12-06-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_43_12-06-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja estudada a viabilidade da construção e instalação de um portal de identificação na Praia da Moreninha localizada no território deste município . (votação aprovado)</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_44_12-06-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_44_12-06-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, a instalação de poste com braço de iluminação no canteiro central da Avenida Praião no encontro da rua 15 de novembro  até rotatória da praia, situada nesta município. (votação aprovado)</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao45_18-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao45_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, a possibilidade de adquirir mobiliário estudantil (mesas e carteiras) para os estudantes do CEMEI Conceição Aparecida Fernandes dos Santos e Creche Ana Luiza. (votação aprovado)</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_46_18-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_46_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja viabilizada, com urgência, por meio da Secretaria Municipal de Educação ou setor competente, a ampliação e melhorias na estrutura física da Creche Municipal Ana Luiza. (votação aprovado)</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_47_18-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_47_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, e à Secretaria Municipal de Turismo solicitando a disponibilização de guardas municipais ou apoio do guarda civil na região  da praia da moreninha, com o objetivo de garantir o livre acesso da população á faixa de areia e áreas públicas da orla, exclusivamente para fins de descarregamento de pertences relacionados a acampamento(camping), equipamentos e utensílios pessoais. (votação aprovado)</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_48_18-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_48_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, bem como à Secretaria Municipal de Obras e Infraestrutura e á Secretaria de Turismo e Meio Ambiente, solicitando a realização de manutenção na rampa de acesso existente na praia da moreninha, e que seja elaborado projeto para construção de um ancoradouro adequado no local. (votação aprovado)</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_49_18-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_49_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, bem como a Secretaria de Meio Ambiente, solicitando a colocação de guarda municipal (ou vigilante de segurança) no Aterro Sanitário Municipal. (votação aprovado)</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao50_19-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao50_19-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, solicitando construção da ponte do córrego do cruzeiro, com concreto/galeria (localizada dentro da fazenda do senhor Miguel Fogo, na região Pé da Serra). (votação aprovado)</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao51_19-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao51_19-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, bem como a Secretaria Municipal de Obras, Secretaria Municipal de Meio Ambiente ou setor responsável, solicitando a realização de plantio de árvores nas seguintes vias públicas do Povoado Retiro: Avenida Piauí, Rua dos Buritis, Rua Itália. (votação aprovado)</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao52_20-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao52_20-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja viabilizada, com urgência, por meio da Secretaria Municipal de obras e à Secretária de Agricultura solicitando a tomada de providência quanto a conclusão de poços artesianos perfurados na gestão passada, os quais ainda não foram finalizados, estando incompletos por falta de bombas, caixas de água e demais instalações necessárias para seu funcionamento. (votação aprovado)</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_53_20-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_53_20-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, que seja viabilizada, com urgência, por meio da Secretaria Municipal de Saúde ou setor competente a realização de manutenção no banheiro da Unidade Básica de Saúde Rubens Ferreira Tavares. (votação aprovado)</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n54_20-08-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n54_20-08-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, bem como a Secretaria Municipal de Obras, solicitando a realização do encabeçamento de dois mata-burros localizados na Fazenda Olho D`Água. no acesso a Fazenda Bom Jesus, zona rural deste município. (votação aprovado)</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/244/ind.56_14-10-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/244/ind.56_14-10-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, junto ao setor competente, realize estudo técnico visando analisar a possibilidade de concessão do adicional de insalubridade aos servidores da educação. (votação aprovado)</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/245/ind.57_14-10-2025.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/245/ind.57_14-10-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, solicitando que analise a viabilidade de elaboração de um Projeto de Lei que autoriza o Poder Executivo a realizar a doação de lotes urbanos no Povoado Retiro pertencente ao município, destinados a famílias de baixa renda, em situação de vulnerabilidade social ou habitacional. (votação aprovado)</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao58_10-11-2025.pdf</t>
-[...2 lines deleted...]
-    <t>Requer ao prefeito municipal, junto ao setor competente, solicitando a possibilidade de substituição da ponte situada na entrada do Povoado Retiro por um bueiro adequado as necessidades locais. (votação aprovado)</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao58_10-11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao prefeito municipal, junto ao setor competente, solicitando a possibilidade de substituição da ponte situada na entrada do Povoado Retiro por um bueiro adequado as necessidades locais. (Aprovado)</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Cássio Aureliano, Gustavo do Retiro</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/254/ind._59-25-junto.pdf</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/254/ind._59-25-junto.pdf</t>
   </si>
   <si>
     <t>Vereador Cássio: Indica ao Prefeito Municipal, a pintura e sinalização dos quebra-molas que foram recentemente reformados nas vias públicas do município. (votação aprovado)._x000D_
-Vereador Gustavo: Requer ao prefeito municipal, que seja estudada a possibilidade de construção de uma ponte sobre o Córrego Piabanha, localizada na divisa entre os municípios de São Salvador do Tocantins e Palmeirópolis. (votação aprovado).</t>
+Vereador Gustavo: Requer ao prefeito municipal, que seja estudada a possibilidade de construção de uma ponte sobre o Córrego Piabanha, localizada na divisa entre os municípios de São Salvador do Tocantins e Palmeirópolis. (Aprovado).</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/255/ind._60-25.pdf</t>
-[...2 lines deleted...]
-    <t>Indica ao Prefeito Municipal, que envie a esta Casa Legislativa minuta de projeto de lei dispondo sobre o repasse do Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), conforme previsto na legislação federal. (votação aprovado).</t>
+    <t>http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/255/ind._60-25.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal, que envie a esta Casa Legislativa minuta de projeto de lei dispondo sobre o repasse do Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), conforme previsto na legislação federal. (Aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1810,68 +1864,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/p.l_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/188/p.l_002-2025_20250506091058.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/189/p.l_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/190/p.l_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/191/p.l_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/218/proj.lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/219/proj.lei_8-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/264/ple_10-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/243/proj_lei_15.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/247/proj.lei_017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no19-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no20-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no21-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/263/ple_22-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_25-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/262/plc_24-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/260/pr_05-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/261/pr_06-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/req_02-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/req_03-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/req_04-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/req_05-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/req_07-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/req_21-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/170/req_22-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/171/req_23-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/172/req_24-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/173/req_25-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/174/req_26-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/175/req_27-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/176/req_28-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/177/req_29-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/178/req_30-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/179/req_31-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/180/req_32-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/181/req_33-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/182/req_34-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/183/req_35-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/184/req_36-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/185/req_37-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/186/req_38-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/187/req_39-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/192/req.40__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/193/req.41__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/194/req.42__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/195/req.43__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/196/req.44__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/197/req.45__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/214/req_46._26-05.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/215/req_47._26-05_20250612102615.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/216/req.48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/220/req._49_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento50_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento51_19-08-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento52_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento53_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/239/req54_17-09-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_55_18-09-2025_20251013100429.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/256/req_57-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/257/req_58-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/258/req_59-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/259/req_60-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/ind_02-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/ind_03-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/ind_04-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/ind_05-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/ind_06-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/ind_07-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/ind_08-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/ind_09-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/ind_10-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/ind_11-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/ind_12-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/ind_13-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/ind_14-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/ind_15-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/ind_16-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/ind_17-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/ind_19-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/ind_20-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/ind_21-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/ind_22-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/198/indic.23__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/199/indic.24__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/200/indic.25__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/201/indic.26__14-04-2025_20250507092213.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/202/indic.27__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/203/indic.28__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/204/indic.29__15-04-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/205/indic.30__15-04-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/206/indic.31__15-04-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/207/indic.32__15-04-2025_20250507092814.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/208/indic.33__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/209/indic.34__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/210/indic.35__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/211/indic.36__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/212/indic.37__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/213/indic.38__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/217/ind_40.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_41_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_42_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_43_12-06-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_44_12-06-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao45_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_46_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_47_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_48_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_49_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao50_19-08-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao51_19-08-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao52_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_53_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n54_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/244/ind.56_14-10-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/245/ind.57_14-10-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao58_10-11-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/254/ind._59-25-junto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/255/ind._60-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/p.l_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/188/p.l_002-2025_20250506091058.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/189/p.l_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/190/p.l_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/191/p.l_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/267/ple_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/218/proj.lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/219/proj.lei_8-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/264/ple_10-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/268/ple_11-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/269/ple_12-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/243/proj_lei_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/247/proj.lei_017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no19-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no20-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no21-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/263/ple_22-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_25-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/270/ple_26-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/266/plc_23-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/262/plc_24-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/260/pr_05-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/261/pr_06-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/271/pr_07-25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/req_02-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/req_03-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/req_04-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/req_05-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/req_07-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/req_21-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/170/req_22-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/171/req_23-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/172/req_24-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/173/req_25-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/174/req_26-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/175/req_27-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/176/req_28-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/177/req_29-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/178/req_30-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/179/req_31-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/180/req_32-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/181/req_33-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/182/req_34-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/183/req_35-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/184/req_36-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/185/req_37-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/186/req_38-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/187/req_39-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/192/req.40__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/193/req.41__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/194/req.42__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/195/req.43__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/196/req.44__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/197/req.45__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/214/req_46._26-05.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/215/req_47._26-05_20250612102615.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/216/req.48.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/220/req._49_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/225/requerimento50_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento51_19-08-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento52_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento53_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/239/req54_17-09-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_55_18-09-2025_20251013100429.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/256/req_57-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/257/req_58-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/258/req_59-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/259/req_60-25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/ind_02-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/ind_03-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/ind_04-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/ind_05-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/ind_06-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/ind_07-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/ind_08-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/ind_09-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/ind_10-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/ind_11-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/ind_12-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/ind_13-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/ind_14-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/ind_15-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/ind_16-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/ind_17-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/ind_19-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/ind_20-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/ind_21-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/ind_22-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/198/indic.23__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/199/indic.24__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/200/indic.25__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/201/indic.26__14-04-2025_20250507092213.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/202/indic.27__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/203/indic.28__14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/204/indic.29__15-04-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/205/indic.30__15-04-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/206/indic.31__15-04-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/207/indic.32__15-04-2025_20250507092814.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/208/indic.33__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/209/indic.34__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/210/indic.35__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/211/indic.36__16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/212/indic.37__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/213/indic.38__24-04-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/217/ind_40.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_41_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_42_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_43_12-06-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_44_12-06-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao45_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_46_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_47_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_48_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_49_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao50_19-08-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao51_19-08-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao52_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_53_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n54_20-08-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/244/ind.56_14-10-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/245/ind.57_14-10-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao58_10-11-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/254/ind._59-25-junto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosalvadordotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/255/ind._60-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2336,2842 +2390,2998 @@
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" t="s">
         <v>103</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" t="s">
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
         <v>109</v>
-      </c>
-[...19 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F26" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H26" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="F27" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B28" t="s">
-[...14 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" t="s">
+        <v>111</v>
+      </c>
+      <c r="E29" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" t="s">
+        <v>113</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B29" t="s">
-[...11 lines deleted...]
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E30" t="s">
         <v>127</v>
       </c>
-      <c r="B30" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E31" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F31" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E32" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F32" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>136</v>
       </c>
       <c r="H32" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="D33" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E33" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F33" t="s">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E34" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F34" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>37</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E35" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F35" t="s">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E36" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F36" t="s">
+        <v>146</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" t="s">
+        <v>126</v>
+      </c>
+      <c r="E37" t="s">
+        <v>127</v>
+      </c>
+      <c r="F37" t="s">
+        <v>146</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" t="s">
+        <v>126</v>
+      </c>
+      <c r="E38" t="s">
+        <v>127</v>
+      </c>
+      <c r="F38" t="s">
+        <v>156</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>158</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>107</v>
+      </c>
+      <c r="D39" t="s">
+        <v>126</v>
+      </c>
+      <c r="E39" t="s">
+        <v>127</v>
+      </c>
+      <c r="F39" t="s">
+        <v>132</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H39" t="s">
         <v>161</v>
-      </c>
-[...19 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>93</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E40" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F40" t="s">
-        <v>167</v>
+        <v>132</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E41" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F41" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D42" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E42" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F42" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D43" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E43" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F43" t="s">
-        <v>180</v>
+        <v>132</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D44" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F44" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="D45" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E45" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F45" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="D46" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E46" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F46" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E47" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F47" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="D48" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E48" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F48" t="s">
-        <v>202</v>
+        <v>139</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="H48" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="D49" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E49" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F49" t="s">
-        <v>124</v>
+        <v>200</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D50" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E50" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F50" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="H50" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D51" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E51" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F51" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="H51" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="D52" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E52" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F52" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="H52" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="D53" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E53" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F53" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="D54" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E54" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F54" t="s">
-        <v>117</v>
+        <v>222</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="H54" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="D55" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E55" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F55" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="H55" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="D56" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E56" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F56" t="s">
-        <v>219</v>
+        <v>170</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="H56" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D57" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E57" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F57" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="H57" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D58" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E58" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F58" t="s">
-        <v>124</v>
+        <v>239</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="H58" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D59" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E59" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F59" t="s">
-        <v>193</v>
+        <v>156</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="H59" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D60" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E60" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F60" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="H60" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D61" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E61" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F61" t="s">
-        <v>219</v>
+        <v>170</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="H61" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D62" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E62" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F62" t="s">
-        <v>135</v>
+        <v>239</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="H62" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D63" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E63" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F63" t="s">
-        <v>264</v>
+        <v>170</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="H63" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D64" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E64" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F64" t="s">
-        <v>219</v>
+        <v>146</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="H64" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D65" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E65" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F65" t="s">
-        <v>117</v>
+        <v>213</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="H65" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D66" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E66" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F66" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="H66" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D67" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E67" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F67" t="s">
-        <v>193</v>
+        <v>239</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="H67" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D68" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E68" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F68" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="H68" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D69" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="E69" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="F69" t="s">
-        <v>150</v>
+        <v>284</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="H69" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>288</v>
       </c>
       <c r="D70" t="s">
-        <v>292</v>
+        <v>126</v>
       </c>
       <c r="E70" t="s">
-        <v>293</v>
+        <v>127</v>
       </c>
       <c r="F70" t="s">
-        <v>180</v>
+        <v>239</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="H70" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>17</v>
+        <v>292</v>
       </c>
       <c r="D71" t="s">
-        <v>292</v>
+        <v>126</v>
       </c>
       <c r="E71" t="s">
+        <v>127</v>
+      </c>
+      <c r="F71" t="s">
+        <v>139</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="F71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>21</v>
+        <v>296</v>
       </c>
       <c r="D72" t="s">
-        <v>292</v>
+        <v>126</v>
       </c>
       <c r="E72" t="s">
-        <v>293</v>
+        <v>127</v>
       </c>
       <c r="F72" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="H72" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>300</v>
+      </c>
+      <c r="D73" t="s">
+        <v>126</v>
+      </c>
+      <c r="E73" t="s">
+        <v>127</v>
+      </c>
+      <c r="F73" t="s">
+        <v>213</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H73" t="s">
         <v>302</v>
-      </c>
-[...19 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>304</v>
+      </c>
+      <c r="D74" t="s">
+        <v>126</v>
+      </c>
+      <c r="E74" t="s">
+        <v>127</v>
+      </c>
+      <c r="F74" t="s">
+        <v>170</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B74" t="s">
-[...14 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>308</v>
       </c>
-      <c r="B75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>292</v>
+        <v>126</v>
       </c>
       <c r="E75" t="s">
-        <v>293</v>
+        <v>127</v>
       </c>
       <c r="F75" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H75" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>311</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E76" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F76" t="s">
-        <v>135</v>
+        <v>200</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H76" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E77" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F77" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H77" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E78" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F78" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H78" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D79" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E79" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F79" t="s">
-        <v>321</v>
+        <v>156</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H79" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>325</v>
+        <v>29</v>
       </c>
       <c r="D80" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E80" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F80" t="s">
+        <v>156</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>328</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" t="s">
+        <v>312</v>
+      </c>
+      <c r="E81" t="s">
+        <v>313</v>
+      </c>
+      <c r="F81" t="s">
+        <v>213</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="H81" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>331</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" t="s">
+        <v>312</v>
+      </c>
+      <c r="E82" t="s">
+        <v>313</v>
+      </c>
+      <c r="F82" t="s">
+        <v>156</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H82" t="s">
         <v>333</v>
-      </c>
-[...19 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>338</v>
+        <v>41</v>
       </c>
       <c r="D83" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E83" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F83" t="s">
-        <v>339</v>
+        <v>187</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="H83" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D84" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E84" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F84" t="s">
-        <v>321</v>
+        <v>139</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="H84" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>346</v>
+        <v>49</v>
       </c>
       <c r="D85" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E85" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F85" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D86" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E86" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F86" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="H86" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D87" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E87" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F87" t="s">
-        <v>355</v>
+        <v>239</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="H87" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D88" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E88" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F88" t="s">
-        <v>150</v>
+        <v>352</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="H88" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>69</v>
+        <v>356</v>
       </c>
       <c r="D89" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E89" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F89" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="H89" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D90" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E90" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F90" t="s">
-        <v>219</v>
+        <v>341</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="H90" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>77</v>
+        <v>364</v>
       </c>
       <c r="D91" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E91" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F91" t="s">
-        <v>219</v>
+        <v>365</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="H91" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>368</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>69</v>
+      </c>
+      <c r="D92" t="s">
+        <v>312</v>
+      </c>
+      <c r="E92" t="s">
+        <v>313</v>
+      </c>
+      <c r="F92" t="s">
+        <v>369</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H92" t="s">
         <v>371</v>
-      </c>
-[...19 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>372</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>73</v>
+      </c>
+      <c r="D93" t="s">
+        <v>312</v>
+      </c>
+      <c r="E93" t="s">
+        <v>313</v>
+      </c>
+      <c r="F93" t="s">
+        <v>373</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="B93" t="s">
-[...14 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>376</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>77</v>
+      </c>
+      <c r="D94" t="s">
+        <v>312</v>
+      </c>
+      <c r="E94" t="s">
+        <v>313</v>
+      </c>
+      <c r="F94" t="s">
+        <v>170</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B94" t="s">
-[...14 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>379</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>81</v>
+      </c>
+      <c r="D95" t="s">
+        <v>312</v>
+      </c>
+      <c r="E95" t="s">
+        <v>313</v>
+      </c>
+      <c r="F95" t="s">
         <v>380</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H95" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>383</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="D96" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E96" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F96" t="s">
-        <v>135</v>
+        <v>239</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>384</v>
       </c>
       <c r="H96" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>386</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>154</v>
+        <v>89</v>
       </c>
       <c r="D97" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E97" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F97" t="s">
-        <v>117</v>
+        <v>239</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H97" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>389</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>158</v>
+        <v>101</v>
       </c>
       <c r="D98" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E98" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F98" t="s">
+        <v>146</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>392</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>107</v>
+      </c>
+      <c r="D99" t="s">
+        <v>312</v>
+      </c>
+      <c r="E99" t="s">
+        <v>313</v>
+      </c>
+      <c r="F99" t="s">
+        <v>146</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="B99" t="s">
-[...14 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>395</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>93</v>
+      </c>
+      <c r="D100" t="s">
+        <v>312</v>
+      </c>
+      <c r="E100" t="s">
+        <v>313</v>
+      </c>
+      <c r="F100" t="s">
+        <v>156</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="B100" t="s">
-[...11 lines deleted...]
-      <c r="F100" t="s">
+      <c r="H100" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>398</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>97</v>
+      </c>
+      <c r="D101" t="s">
+        <v>312</v>
+      </c>
+      <c r="E101" t="s">
+        <v>313</v>
+      </c>
+      <c r="F101" t="s">
+        <v>156</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H101" t="s">
         <v>400</v>
-      </c>
-[...19 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>401</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>169</v>
+      </c>
+      <c r="D102" t="s">
+        <v>312</v>
+      </c>
+      <c r="E102" t="s">
+        <v>313</v>
+      </c>
+      <c r="F102" t="s">
+        <v>156</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H102" t="s">
         <v>403</v>
-      </c>
-[...19 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>404</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>174</v>
+      </c>
+      <c r="D103" t="s">
+        <v>312</v>
+      </c>
+      <c r="E103" t="s">
+        <v>313</v>
+      </c>
+      <c r="F103" t="s">
+        <v>139</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H103" t="s">
         <v>406</v>
-      </c>
-[...19 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>407</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>178</v>
+      </c>
+      <c r="D104" t="s">
+        <v>312</v>
+      </c>
+      <c r="E104" t="s">
+        <v>313</v>
+      </c>
+      <c r="F104" t="s">
+        <v>408</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H104" t="s">
         <v>410</v>
-      </c>
-[...19 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>411</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>182</v>
+      </c>
+      <c r="D105" t="s">
+        <v>312</v>
+      </c>
+      <c r="E105" t="s">
+        <v>313</v>
+      </c>
+      <c r="F105" t="s">
+        <v>146</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H105" t="s">
         <v>413</v>
-      </c>
-[...19 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>414</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>186</v>
+      </c>
+      <c r="D106" t="s">
+        <v>312</v>
+      </c>
+      <c r="E106" t="s">
+        <v>313</v>
+      </c>
+      <c r="F106" t="s">
+        <v>415</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>418</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>191</v>
+      </c>
+      <c r="D107" t="s">
+        <v>312</v>
+      </c>
+      <c r="E107" t="s">
+        <v>313</v>
+      </c>
+      <c r="F107" t="s">
+        <v>239</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B107" t="s">
-[...14 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>421</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>195</v>
+      </c>
+      <c r="D108" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" t="s">
+        <v>313</v>
+      </c>
+      <c r="F108" t="s">
+        <v>139</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B108" t="s">
-[...14 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>424</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>199</v>
+      </c>
+      <c r="D109" t="s">
+        <v>312</v>
+      </c>
+      <c r="E109" t="s">
+        <v>313</v>
+      </c>
+      <c r="F109" t="s">
         <v>425</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H109" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>428</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="D110" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E110" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F110" t="s">
-        <v>219</v>
+        <v>156</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H110" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>431</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="D111" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E111" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F111" t="s">
+        <v>156</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>434</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>212</v>
+      </c>
+      <c r="D112" t="s">
+        <v>312</v>
+      </c>
+      <c r="E112" t="s">
+        <v>313</v>
+      </c>
+      <c r="F112" t="s">
+        <v>139</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="B112" t="s">
-[...14 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>437</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>217</v>
+      </c>
+      <c r="D113" t="s">
+        <v>312</v>
+      </c>
+      <c r="E113" t="s">
+        <v>313</v>
+      </c>
+      <c r="F113" t="s">
+        <v>187</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="B113" t="s">
-[...14 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>440</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>226</v>
+      </c>
+      <c r="D114" t="s">
+        <v>312</v>
+      </c>
+      <c r="E114" t="s">
+        <v>313</v>
+      </c>
+      <c r="F114" t="s">
+        <v>139</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="B114" t="s">
-[...14 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>443</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>230</v>
+      </c>
+      <c r="D115" t="s">
+        <v>312</v>
+      </c>
+      <c r="E115" t="s">
+        <v>313</v>
+      </c>
+      <c r="F115" t="s">
+        <v>213</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B115" t="s">
-[...14 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>446</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>234</v>
+      </c>
+      <c r="D116" t="s">
+        <v>312</v>
+      </c>
+      <c r="E116" t="s">
+        <v>313</v>
+      </c>
+      <c r="F116" t="s">
+        <v>239</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="B116" t="s">
-[...14 lines deleted...]
-      <c r="G116" s="1" t="s">
+      <c r="H116" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>449</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>238</v>
+      </c>
+      <c r="D117" t="s">
+        <v>312</v>
+      </c>
+      <c r="E117" t="s">
+        <v>313</v>
+      </c>
+      <c r="F117" t="s">
         <v>450</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H117" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>453</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D118" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E118" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F118" t="s">
-        <v>219</v>
+        <v>156</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>454</v>
       </c>
       <c r="H118" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>456</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D119" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E119" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F119" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H119" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>459</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D120" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E120" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F120" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>460</v>
       </c>
       <c r="H120" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>462</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D121" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E121" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F121" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H121" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>465</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D122" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E122" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F122" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>466</v>
       </c>
       <c r="H122" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>468</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="D123" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E123" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F123" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>469</v>
       </c>
       <c r="H123" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>471</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="D124" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E124" t="s">
-        <v>293</v>
+        <v>313</v>
+      </c>
+      <c r="F124" t="s">
+        <v>239</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H124" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>474</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="D125" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E125" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F125" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H125" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>477</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="D126" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="E126" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="F126" t="s">
+        <v>213</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="G126" s="1" t="s">
+      <c r="H126" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>480</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>279</v>
+      </c>
+      <c r="D127" t="s">
+        <v>312</v>
+      </c>
+      <c r="E127" t="s">
+        <v>313</v>
+      </c>
+      <c r="F127" t="s">
+        <v>213</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B127" t="s">
-[...5 lines deleted...]
-      <c r="D127" t="s">
+      <c r="H127" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>483</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>283</v>
+      </c>
+      <c r="D128" t="s">
+        <v>312</v>
+      </c>
+      <c r="E128" t="s">
+        <v>313</v>
+      </c>
+      <c r="F128" t="s">
+        <v>200</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H128" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>486</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
         <v>292</v>
       </c>
-      <c r="E127" t="s">
-[...9 lines deleted...]
-        <v>483</v>
+      <c r="D129" t="s">
+        <v>312</v>
+      </c>
+      <c r="E129" t="s">
+        <v>313</v>
+      </c>
+      <c r="F129" t="s">
+        <v>139</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H129" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>489</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>296</v>
+      </c>
+      <c r="D130" t="s">
+        <v>312</v>
+      </c>
+      <c r="E130" t="s">
+        <v>313</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H130" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>492</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>300</v>
+      </c>
+      <c r="D131" t="s">
+        <v>312</v>
+      </c>
+      <c r="E131" t="s">
+        <v>313</v>
+      </c>
+      <c r="F131" t="s">
+        <v>170</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H131" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>495</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>304</v>
+      </c>
+      <c r="D132" t="s">
+        <v>312</v>
+      </c>
+      <c r="E132" t="s">
+        <v>313</v>
+      </c>
+      <c r="F132" t="s">
+        <v>496</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H132" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>499</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>308</v>
+      </c>
+      <c r="D133" t="s">
+        <v>312</v>
+      </c>
+      <c r="E133" t="s">
+        <v>313</v>
+      </c>
+      <c r="F133" t="s">
+        <v>239</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H133" t="s">
+        <v>501</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5258,50 +5468,56 @@
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>